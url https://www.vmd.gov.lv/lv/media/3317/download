--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -1,1538 +1,1562 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\inita.avotina\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\inita.avotina\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\AQU0PDPZ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BDAC877-FF71-4DA3-8494-064A3EE4418F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5ED50620-9FFB-446E-83D8-617BE0305586}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="01_2026" sheetId="1" r:id="rId1"/>
+    <sheet name="02_2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'01_2026'!$A$6:$E$324</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'02_2026'!$A$6:$E$332</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="969" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="984" uniqueCount="486">
   <si>
     <t>Līga</t>
   </si>
   <si>
     <t>Sarmīte</t>
   </si>
   <si>
     <t>Aivars</t>
   </si>
   <si>
     <t>Inta</t>
   </si>
   <si>
     <t>Iveta</t>
   </si>
   <si>
     <t>Valentīna</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>Ivars</t>
   </si>
   <si>
     <t>Dainis</t>
   </si>
   <si>
     <t>Balodis</t>
   </si>
   <si>
+    <t>Jānis</t>
+  </si>
+  <si>
+    <t>Juris</t>
+  </si>
+  <si>
+    <t>Bērziņš</t>
+  </si>
+  <si>
+    <t>Andis</t>
+  </si>
+  <si>
+    <t>Ģirts</t>
+  </si>
+  <si>
+    <t>Māris</t>
+  </si>
+  <si>
+    <t>Valdis</t>
+  </si>
+  <si>
+    <t>Igors</t>
+  </si>
+  <si>
+    <t>Klāvs</t>
+  </si>
+  <si>
+    <t>Ilgonis</t>
+  </si>
+  <si>
+    <t>Vilnis</t>
+  </si>
+  <si>
+    <t>Ēvalds</t>
+  </si>
+  <si>
+    <t>Ostrovskis</t>
+  </si>
+  <si>
+    <t>Ainars</t>
+  </si>
+  <si>
+    <t>Kokins</t>
+  </si>
+  <si>
+    <t>Guntars</t>
+  </si>
+  <si>
+    <t>Strazdiņš</t>
+  </si>
+  <si>
+    <t>Pētersons</t>
+  </si>
+  <si>
+    <t>Edgars</t>
+  </si>
+  <si>
+    <t>Vilis</t>
+  </si>
+  <si>
+    <t>Andris</t>
+  </si>
+  <si>
+    <t>Elmārs</t>
+  </si>
+  <si>
+    <t>Guntis</t>
+  </si>
+  <si>
+    <t>Eduards</t>
+  </si>
+  <si>
+    <t>Arnis</t>
+  </si>
+  <si>
+    <t>Edvīns</t>
+  </si>
+  <si>
+    <t>Jurijs</t>
+  </si>
+  <si>
+    <t>Aldis</t>
+  </si>
+  <si>
+    <t>Aigars</t>
+  </si>
+  <si>
+    <t>Šteinbergs</t>
+  </si>
+  <si>
+    <t>Ainārs</t>
+  </si>
+  <si>
+    <t>Emīls</t>
+  </si>
+  <si>
+    <t>Oskars</t>
+  </si>
+  <si>
+    <t>Artis</t>
+  </si>
+  <si>
+    <t>Raivis</t>
+  </si>
+  <si>
+    <t>Aleksandrs</t>
+  </si>
+  <si>
+    <t>Līna</t>
+  </si>
+  <si>
+    <t>Viļuma</t>
+  </si>
+  <si>
+    <t>Egils</t>
+  </si>
+  <si>
+    <t>Lodiņš</t>
+  </si>
+  <si>
+    <t>Lūsis</t>
+  </si>
+  <si>
+    <t>Gints</t>
+  </si>
+  <si>
+    <t>Priedkalns</t>
+  </si>
+  <si>
+    <t>Normunds</t>
+  </si>
+  <si>
+    <t>Sanda</t>
+  </si>
+  <si>
+    <t>Agris</t>
+  </si>
+  <si>
+    <t>Solvita</t>
+  </si>
+  <si>
+    <t>Mūrniece</t>
+  </si>
+  <si>
+    <t>Jurkāns</t>
+  </si>
+  <si>
+    <t>Ģenerāldirektora vietnieks</t>
+  </si>
+  <si>
+    <t>Purs</t>
+  </si>
+  <si>
+    <t>Ģenerāldirektors</t>
+  </si>
+  <si>
+    <t>Eisaka</t>
+  </si>
+  <si>
+    <t>Lauris</t>
+  </si>
+  <si>
+    <t>Bočs</t>
+  </si>
+  <si>
+    <t>Ilze</t>
+  </si>
+  <si>
+    <t>Inga</t>
+  </si>
+  <si>
+    <t>Baiba</t>
+  </si>
+  <si>
+    <t>Laizāns</t>
+  </si>
+  <si>
+    <t>Mārtiņš</t>
+  </si>
+  <si>
+    <t>Liepiņš</t>
+  </si>
+  <si>
+    <t>Kārlis</t>
+  </si>
+  <si>
+    <t>Broks</t>
+  </si>
+  <si>
+    <t>Dmitrijs</t>
+  </si>
+  <si>
+    <t>Uģis</t>
+  </si>
+  <si>
+    <t>Raimonds</t>
+  </si>
+  <si>
+    <t>Gustavs</t>
+  </si>
+  <si>
+    <t>Artūrs</t>
+  </si>
+  <si>
+    <t>Rinalds</t>
+  </si>
+  <si>
+    <t>Raitis</t>
+  </si>
+  <si>
+    <t>Ozoliņš</t>
+  </si>
+  <si>
+    <t>Toms</t>
+  </si>
+  <si>
+    <t>Vilmārs</t>
+  </si>
+  <si>
+    <t>Pēteris</t>
+  </si>
+  <si>
+    <t>Freimanis</t>
+  </si>
+  <si>
+    <t>Arturs</t>
+  </si>
+  <si>
+    <t>Reinis</t>
+  </si>
+  <si>
+    <t>Līcītis</t>
+  </si>
+  <si>
+    <t>Gatis</t>
+  </si>
+  <si>
+    <t>Vanags</t>
+  </si>
+  <si>
+    <t>Kaspars</t>
+  </si>
+  <si>
+    <t>Haralds</t>
+  </si>
+  <si>
+    <t>Linde</t>
+  </si>
+  <si>
+    <t>Dace</t>
+  </si>
+  <si>
+    <t>Nauris</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Grīnbergs</t>
+  </si>
+  <si>
+    <t>Harijs</t>
+  </si>
+  <si>
+    <t>Inita</t>
+  </si>
+  <si>
+    <t>Anda</t>
+  </si>
+  <si>
+    <t>Inese</t>
+  </si>
+  <si>
+    <t>Freimane</t>
+  </si>
+  <si>
+    <t>Aivis</t>
+  </si>
+  <si>
+    <t>Mārīte</t>
+  </si>
+  <si>
+    <t>Inguna</t>
+  </si>
+  <si>
+    <t>Aija</t>
+  </si>
+  <si>
+    <t>Logins</t>
+  </si>
+  <si>
+    <t>Lukša</t>
+  </si>
+  <si>
+    <t>Mežzinis</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>Krēgere</t>
+  </si>
+  <si>
+    <t>Margarita</t>
+  </si>
+  <si>
+    <t>Apšeniece</t>
+  </si>
+  <si>
+    <t>Kristiāns Dāvids</t>
+  </si>
+  <si>
+    <t>Kurpnieks</t>
+  </si>
+  <si>
+    <t>Sigita</t>
+  </si>
+  <si>
+    <t>Filatova</t>
+  </si>
+  <si>
+    <t>Savičs</t>
+  </si>
+  <si>
+    <t>Alberts</t>
+  </si>
+  <si>
+    <t>Upenieks</t>
+  </si>
+  <si>
+    <t>Ruģelis</t>
+  </si>
+  <si>
+    <t>Sintija</t>
+  </si>
+  <si>
+    <t>Engelsa</t>
+  </si>
+  <si>
+    <t>Renārs</t>
+  </si>
+  <si>
+    <t>Mizišs</t>
+  </si>
+  <si>
+    <t>Silicka</t>
+  </si>
+  <si>
+    <t>Žurzdins</t>
+  </si>
+  <si>
+    <t>Fjodorovs</t>
+  </si>
+  <si>
+    <t>Greidāns</t>
+  </si>
+  <si>
+    <t>Spīča</t>
+  </si>
+  <si>
+    <t>Spīčs</t>
+  </si>
+  <si>
+    <t>Neilands</t>
+  </si>
+  <si>
+    <t>Gritāns</t>
+  </si>
+  <si>
+    <t>Ratniks</t>
+  </si>
+  <si>
+    <t>Aina</t>
+  </si>
+  <si>
+    <t>Lubāne</t>
+  </si>
+  <si>
+    <t>Irēna</t>
+  </si>
+  <si>
+    <t>Aleksandraviča</t>
+  </si>
+  <si>
+    <t>Amere</t>
+  </si>
+  <si>
+    <t>Ansons</t>
+  </si>
+  <si>
+    <t>Brāmanis</t>
+  </si>
+  <si>
+    <t>Džeriņš</t>
+  </si>
+  <si>
+    <t>Genrihs</t>
+  </si>
+  <si>
+    <t>Daumants</t>
+  </si>
+  <si>
+    <t>Grundmanis</t>
+  </si>
+  <si>
+    <t>Jansons</t>
+  </si>
+  <si>
+    <t>Kļava</t>
+  </si>
+  <si>
+    <t>Leons</t>
+  </si>
+  <si>
+    <t>Ķeružis</t>
+  </si>
+  <si>
+    <t>Miksis</t>
+  </si>
+  <si>
+    <t>Šīmane</t>
+  </si>
+  <si>
+    <t>Rutkis</t>
+  </si>
+  <si>
+    <t>Vārna</t>
+  </si>
+  <si>
+    <t>Virbule</t>
+  </si>
+  <si>
+    <t>Trops</t>
+  </si>
+  <si>
+    <t>Jankavs</t>
+  </si>
+  <si>
+    <t>Oga</t>
+  </si>
+  <si>
+    <t>Ērglis</t>
+  </si>
+  <si>
+    <t>Kārkliņš</t>
+  </si>
+  <si>
+    <t>Ilmārs</t>
+  </si>
+  <si>
+    <t>Lucis</t>
+  </si>
+  <si>
+    <t>Ceimere</t>
+  </si>
+  <si>
+    <t>Inesīte</t>
+  </si>
+  <si>
+    <t>Skrauča</t>
+  </si>
+  <si>
+    <t>Macijevskis</t>
+  </si>
+  <si>
+    <t>Grudulis</t>
+  </si>
+  <si>
+    <t>Daiga</t>
+  </si>
+  <si>
+    <t>Akots</t>
+  </si>
+  <si>
+    <t>Štāls</t>
+  </si>
+  <si>
+    <t>Sarmis</t>
+  </si>
+  <si>
+    <t>Pipira</t>
+  </si>
+  <si>
+    <t>Vigonts</t>
+  </si>
+  <si>
+    <t>Kuklis</t>
+  </si>
+  <si>
+    <t>Veinštoks</t>
+  </si>
+  <si>
+    <t>Pāvels</t>
+  </si>
+  <si>
+    <t>Maculevičs</t>
+  </si>
+  <si>
+    <t>Bondars</t>
+  </si>
+  <si>
+    <t>Ilga</t>
+  </si>
+  <si>
+    <t>Bukāte</t>
+  </si>
+  <si>
+    <t>Dauksts</t>
+  </si>
+  <si>
+    <t>Gunita</t>
+  </si>
+  <si>
+    <t>Kaņepe</t>
+  </si>
+  <si>
+    <t>Kikučs</t>
+  </si>
+  <si>
+    <t>Krapāns</t>
+  </si>
+  <si>
+    <t>Kuprovskis</t>
+  </si>
+  <si>
+    <t>Ivo</t>
+  </si>
+  <si>
+    <t>Liepnieks</t>
+  </si>
+  <si>
+    <t>Meijere</t>
+  </si>
+  <si>
+    <t>Rubins</t>
+  </si>
+  <si>
+    <t>Skučs</t>
+  </si>
+  <si>
+    <t>Didzis</t>
+  </si>
+  <si>
+    <t>Veļķeris</t>
+  </si>
+  <si>
+    <t>Ira</t>
+  </si>
+  <si>
+    <t>Burnevica</t>
+  </si>
+  <si>
+    <t>Lazdiņš</t>
+  </si>
+  <si>
+    <t>Pirvics</t>
+  </si>
+  <si>
+    <t>Adris</t>
+  </si>
+  <si>
+    <t>Plūksna</t>
+  </si>
+  <si>
+    <t>Rozenbergs</t>
+  </si>
+  <si>
+    <t>Skujiņš</t>
+  </si>
+  <si>
+    <t>Šneiders</t>
+  </si>
+  <si>
+    <t>Alksnītis</t>
+  </si>
+  <si>
+    <t>Ancveriņš</t>
+  </si>
+  <si>
+    <t>Agnis</t>
+  </si>
+  <si>
+    <t>Birkavs</t>
+  </si>
+  <si>
+    <t>Blūmena</t>
+  </si>
+  <si>
+    <t>Cercins</t>
+  </si>
+  <si>
+    <t>Ence</t>
+  </si>
+  <si>
+    <t>Ennītis</t>
+  </si>
+  <si>
+    <t>Grosbergs</t>
+  </si>
+  <si>
+    <t>Lārmanis</t>
+  </si>
+  <si>
+    <t>Mateuss</t>
+  </si>
+  <si>
+    <t>Druvis</t>
+  </si>
+  <si>
+    <t>Melderis</t>
+  </si>
+  <si>
+    <t>Mežaks</t>
+  </si>
+  <si>
+    <t>Ozolants</t>
+  </si>
+  <si>
+    <t>Rēdmanis</t>
+  </si>
+  <si>
+    <t>Rubenis</t>
+  </si>
+  <si>
+    <t>Soldovers</t>
+  </si>
+  <si>
+    <t>Atis</t>
+  </si>
+  <si>
+    <t>Vidmands</t>
+  </si>
+  <si>
+    <t>Virsis</t>
+  </si>
+  <si>
+    <t>Antra</t>
+  </si>
+  <si>
+    <t>Strautniece</t>
+  </si>
+  <si>
+    <t>Gerbis</t>
+  </si>
+  <si>
+    <t>Jakuška</t>
+  </si>
+  <si>
+    <t>Sandris</t>
+  </si>
+  <si>
+    <t>Graudiņš</t>
+  </si>
+  <si>
+    <t>Čauna</t>
+  </si>
+  <si>
+    <t>Rubažs</t>
+  </si>
+  <si>
+    <t>Mukāne</t>
+  </si>
+  <si>
+    <t>Dātavs</t>
+  </si>
+  <si>
+    <t>Žvagins</t>
+  </si>
+  <si>
+    <t>Puriņš</t>
+  </si>
+  <si>
+    <t>Balode</t>
+  </si>
+  <si>
+    <t>Lāsma</t>
+  </si>
+  <si>
+    <t>Kemze</t>
+  </si>
+  <si>
+    <t>Māra</t>
+  </si>
+  <si>
+    <t>Zēģele</t>
+  </si>
+  <si>
+    <t>Kārņups</t>
+  </si>
+  <si>
+    <t>Bogdānovs</t>
+  </si>
+  <si>
+    <t>Pommers</t>
+  </si>
+  <si>
+    <t>Asola</t>
+  </si>
+  <si>
+    <t>Luksa</t>
+  </si>
+  <si>
+    <t>Abarons</t>
+  </si>
+  <si>
+    <t>Bitenieks</t>
+  </si>
+  <si>
+    <t>Dukaļskis</t>
+  </si>
+  <si>
+    <t>Jaudzems</t>
+  </si>
+  <si>
+    <t>Lihoveckis</t>
+  </si>
+  <si>
+    <t>Alla</t>
+  </si>
+  <si>
+    <t>Mickeviča</t>
+  </si>
+  <si>
+    <t>Radivinskis</t>
+  </si>
+  <si>
+    <t>Skuķis</t>
+  </si>
+  <si>
+    <t>Surgovte</t>
+  </si>
+  <si>
+    <t>Ungurs</t>
+  </si>
+  <si>
+    <t>Usāns</t>
+  </si>
+  <si>
+    <t>Vaivods</t>
+  </si>
+  <si>
+    <t>Zintis</t>
+  </si>
+  <si>
+    <t>Vucenlazdāns</t>
+  </si>
+  <si>
+    <t>Ingmārs</t>
+  </si>
+  <si>
+    <t>Bergmanis</t>
+  </si>
+  <si>
+    <t>Pāvils</t>
+  </si>
+  <si>
+    <t>Dumbrausks</t>
+  </si>
+  <si>
+    <t>Fridberga</t>
+  </si>
+  <si>
+    <t>Leilands</t>
+  </si>
+  <si>
+    <t>Spalva</t>
+  </si>
+  <si>
+    <t>Vairis</t>
+  </si>
+  <si>
+    <t>Stūris</t>
+  </si>
+  <si>
+    <t>Čavare</t>
+  </si>
+  <si>
+    <t>Cerbulis</t>
+  </si>
+  <si>
+    <t>Zīriņš</t>
+  </si>
+  <si>
+    <t>Miezīte</t>
+  </si>
+  <si>
+    <t>Selickis</t>
+  </si>
+  <si>
+    <t>Maksims</t>
+  </si>
+  <si>
+    <t>Jefremovs</t>
+  </si>
+  <si>
+    <t>Danieka</t>
+  </si>
+  <si>
+    <t>Babris</t>
+  </si>
+  <si>
+    <t>Aiva</t>
+  </si>
+  <si>
+    <t>Karlsone</t>
+  </si>
+  <si>
+    <t>Bogomols</t>
+  </si>
+  <si>
+    <t>Dairis</t>
+  </si>
+  <si>
+    <t>Ķīkulis</t>
+  </si>
+  <si>
+    <t>Glorija</t>
+  </si>
+  <si>
+    <t>Apine</t>
+  </si>
+  <si>
+    <t>Zariņš</t>
+  </si>
+  <si>
+    <t>Āboltiņš</t>
+  </si>
+  <si>
+    <t>Rūdolfs</t>
+  </si>
+  <si>
+    <t>Kirils</t>
+  </si>
+  <si>
+    <t>Sidorovs</t>
+  </si>
+  <si>
+    <t>Rakstiņš</t>
+  </si>
+  <si>
+    <t>Dāldere-Ozoliņa</t>
+  </si>
+  <si>
+    <t>Straupmanis</t>
+  </si>
+  <si>
+    <t>Ikaunieks</t>
+  </si>
+  <si>
+    <t>Kriškijāne</t>
+  </si>
+  <si>
+    <t>Kalvis</t>
+  </si>
+  <si>
+    <t>Ieva</t>
+  </si>
+  <si>
+    <t>Vainovska</t>
+  </si>
+  <si>
+    <t>Kviatkovskis</t>
+  </si>
+  <si>
+    <t>Kalacis</t>
+  </si>
+  <si>
+    <t>Rolands</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>Veselova</t>
+  </si>
+  <si>
+    <t>Škutāns</t>
+  </si>
+  <si>
+    <t>Krūmiņš</t>
+  </si>
+  <si>
+    <t>Lilija</t>
+  </si>
+  <si>
+    <t>Sulojeva</t>
+  </si>
+  <si>
+    <t>Dina</t>
+  </si>
+  <si>
+    <t>Bimšteina</t>
+  </si>
+  <si>
+    <t>Gūtmanis</t>
+  </si>
+  <si>
+    <t>Oto</t>
+  </si>
+  <si>
+    <t>Rums</t>
+  </si>
+  <si>
+    <t>Jesko</t>
+  </si>
+  <si>
+    <t>Sebris</t>
+  </si>
+  <si>
+    <t>Endzele</t>
+  </si>
+  <si>
+    <t>Žikovs</t>
+  </si>
+  <si>
+    <t>Žanete</t>
+  </si>
+  <si>
+    <t>Ziemele</t>
+  </si>
+  <si>
+    <t>Santa</t>
+  </si>
+  <si>
+    <t>Samoška</t>
+  </si>
+  <si>
+    <t>Medne</t>
+  </si>
+  <si>
+    <t>Kampars</t>
+  </si>
+  <si>
+    <t>Eglītis</t>
+  </si>
+  <si>
+    <t>Sondors</t>
+  </si>
+  <si>
+    <t>Līga Lauma</t>
+  </si>
+  <si>
+    <t>Zariņa</t>
+  </si>
+  <si>
+    <t>Spirido</t>
+  </si>
+  <si>
+    <t>Āris</t>
+  </si>
+  <si>
+    <t>Kusiņš</t>
+  </si>
+  <si>
+    <t>Ruks</t>
+  </si>
+  <si>
+    <t>Diāna</t>
+  </si>
+  <si>
+    <t>Agafonova</t>
+  </si>
+  <si>
+    <t>Ivaise</t>
+  </si>
+  <si>
+    <t>Čivče Vaivode</t>
+  </si>
+  <si>
+    <t>Vēvers</t>
+  </si>
+  <si>
+    <t>Baikova</t>
+  </si>
+  <si>
+    <t>Skrupskis</t>
+  </si>
+  <si>
+    <t>Zaiga</t>
+  </si>
+  <si>
+    <t>Keiša</t>
+  </si>
+  <si>
+    <t>Dulverks</t>
+  </si>
+  <si>
+    <t>Arcimovičs</t>
+  </si>
+  <si>
+    <t>Deniss</t>
+  </si>
+  <si>
+    <t>Artamonovs</t>
+  </si>
+  <si>
+    <t>Grunte</t>
+  </si>
+  <si>
+    <t>Ginta</t>
+  </si>
+  <si>
+    <t>Gedovius</t>
+  </si>
+  <si>
+    <t>Vagulis</t>
+  </si>
+  <si>
+    <t>Karlsons</t>
+  </si>
+  <si>
+    <t>Dāgs Kārlis</t>
+  </si>
+  <si>
+    <t>Rūta</t>
+  </si>
+  <si>
+    <t>Skrinda</t>
+  </si>
+  <si>
+    <t>Purviņš</t>
+  </si>
+  <si>
+    <t>Zunte</t>
+  </si>
+  <si>
+    <t>Upeniece</t>
+  </si>
+  <si>
+    <t>Samanta Līva</t>
+  </si>
+  <si>
+    <t>Avota</t>
+  </si>
+  <si>
+    <t>Evita</t>
+  </si>
+  <si>
+    <t>Umbraško</t>
+  </si>
+  <si>
+    <t>Bernards</t>
+  </si>
+  <si>
+    <t>Fabiāns</t>
+  </si>
+  <si>
+    <t>Niks</t>
+  </si>
+  <si>
+    <t>Kalns</t>
+  </si>
+  <si>
+    <t>Amanda</t>
+  </si>
+  <si>
+    <t>Puzule</t>
+  </si>
+  <si>
+    <t>Krista</t>
+  </si>
+  <si>
+    <t>Zeiliņa</t>
+  </si>
+  <si>
+    <t>Romane</t>
+  </si>
+  <si>
+    <t>Artūrs Alberts</t>
+  </si>
+  <si>
+    <t>Krams</t>
+  </si>
+  <si>
+    <t>Salmiņš</t>
+  </si>
+  <si>
+    <t>Tīna Marianna</t>
+  </si>
+  <si>
+    <t>Ķikule</t>
+  </si>
+  <si>
+    <t>Betija</t>
+  </si>
+  <si>
+    <t>Sproģe</t>
+  </si>
+  <si>
+    <t>Daniels</t>
+  </si>
+  <si>
+    <t>Nicis</t>
+  </si>
+  <si>
+    <t>Vīksna</t>
+  </si>
+  <si>
+    <t>Gudriks</t>
+  </si>
+  <si>
+    <t>Agnese</t>
+  </si>
+  <si>
+    <t>Gailīte</t>
+  </si>
+  <si>
+    <t>Ingūna</t>
+  </si>
+  <si>
+    <t>Zemture</t>
+  </si>
+  <si>
+    <t>Vecākais eksperts</t>
+  </si>
+  <si>
+    <t>Stella</t>
+  </si>
+  <si>
+    <t>Irbe</t>
+  </si>
+  <si>
+    <t>Vecākais inspektors</t>
+  </si>
+  <si>
+    <t>Madars</t>
+  </si>
+  <si>
+    <t>Nagainis</t>
+  </si>
+  <si>
+    <t>Sudraba</t>
+  </si>
+  <si>
+    <t>Vizulis</t>
+  </si>
+  <si>
+    <t>Viktorija</t>
+  </si>
+  <si>
+    <t>Vihrova</t>
+  </si>
+  <si>
+    <t>Pozņakovs</t>
+  </si>
+  <si>
+    <t>Eglīte</t>
+  </si>
+  <si>
+    <t>Veispals</t>
+  </si>
+  <si>
+    <t>Greidiņa</t>
+  </si>
+  <si>
+    <t>Strauts</t>
+  </si>
+  <si>
+    <t>Vecākais mežzinis</t>
+  </si>
+  <si>
+    <t>Urtāns</t>
+  </si>
+  <si>
+    <t>Viļums</t>
+  </si>
+  <si>
+    <t>Lācīte</t>
+  </si>
+  <si>
+    <t>Marika</t>
+  </si>
+  <si>
+    <t>Šīrante</t>
+  </si>
+  <si>
+    <t>Golovackis</t>
+  </si>
+  <si>
+    <t>Sēlis</t>
+  </si>
+  <si>
+    <t>Ilgvars</t>
+  </si>
+  <si>
+    <t>Jačuks</t>
+  </si>
+  <si>
+    <t>Mičulis</t>
+  </si>
+  <si>
+    <t>Guna</t>
+  </si>
+  <si>
+    <t>Začeste</t>
+  </si>
+  <si>
+    <t>Kleinbergs</t>
+  </si>
+  <si>
+    <t>Violeta</t>
+  </si>
+  <si>
+    <t>Piļķe</t>
+  </si>
+  <si>
+    <t>Rosickis</t>
+  </si>
+  <si>
+    <t>Jaunslavietis</t>
+  </si>
+  <si>
+    <t>Renga</t>
+  </si>
+  <si>
+    <t>Veršelo</t>
+  </si>
+  <si>
+    <t>Veinbergs</t>
+  </si>
+  <si>
+    <t>Andžāns</t>
+  </si>
+  <si>
+    <t>Kalvišs-Soida</t>
+  </si>
+  <si>
+    <t>Vāvers</t>
+  </si>
+  <si>
+    <t>Grīslītis</t>
+  </si>
+  <si>
+    <t>Euģēnijs</t>
+  </si>
+  <si>
+    <t>Virsmežzinis</t>
+  </si>
+  <si>
+    <t>Bricis</t>
+  </si>
+  <si>
+    <t>Skutels</t>
+  </si>
+  <si>
+    <t>Špicere</t>
+  </si>
+  <si>
+    <t>Virsmežziņa vietnieks</t>
+  </si>
+  <si>
+    <t>Vāveriņa</t>
+  </si>
+  <si>
+    <t>Aelita</t>
+  </si>
+  <si>
+    <t>Vindule</t>
+  </si>
+  <si>
+    <t>Zavacka</t>
+  </si>
+  <si>
+    <t>Ramona</t>
+  </si>
+  <si>
+    <t>Aveniņa - Beķere</t>
+  </si>
+  <si>
+    <t>Iepirkumu speciālists, iepirkumu komisijas loceklis</t>
+  </si>
+  <si>
+    <t>Daļas vadītāja vietnieks, iepirkumu komisijas loceklis</t>
+  </si>
+  <si>
+    <t>Daļas vadītājs, iepirkumu komisijas loceklis</t>
+  </si>
+  <si>
+    <t>Informācija publicēta pamatojoties uz Valsts pārvaldes iekārtas likuma 92.panta otro daļu</t>
+  </si>
+  <si>
+    <t>Vārds</t>
+  </si>
+  <si>
+    <t>Uzvārds</t>
+  </si>
+  <si>
+    <t>Amats</t>
+  </si>
+  <si>
+    <t>Kristofers</t>
+  </si>
+  <si>
+    <t>Petkus</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Reide</t>
+  </si>
+  <si>
+    <t>Valters Jānis</t>
+  </si>
+  <si>
+    <t>Stumps</t>
+  </si>
+  <si>
+    <t>Krevica</t>
+  </si>
+  <si>
+    <t>Legzdiņa</t>
+  </si>
+  <si>
+    <t>Runča</t>
+  </si>
+  <si>
+    <t>Ingrīda</t>
+  </si>
+  <si>
+    <t>Skrastiņa</t>
+  </si>
+  <si>
+    <t>Sarmīte Brigita</t>
+  </si>
+  <si>
+    <t>Kurzemniece</t>
+  </si>
+  <si>
+    <t>Lūkass</t>
+  </si>
+  <si>
+    <t>Lecis</t>
+  </si>
+  <si>
+    <t>Stafeckis</t>
+  </si>
+  <si>
+    <t>Ints</t>
+  </si>
+  <si>
+    <t>Rudzītis</t>
+  </si>
+  <si>
+    <t>Departamenta direktors</t>
+  </si>
+  <si>
+    <t>Kārkls</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Korņilova-Lele</t>
+  </si>
+  <si>
+    <t>Markuss</t>
+  </si>
+  <si>
+    <t>Kalvāns</t>
+  </si>
+  <si>
+    <t>Grodnis</t>
+  </si>
+  <si>
+    <t>Brokāns</t>
+  </si>
+  <si>
+    <t>Kazerovskis</t>
+  </si>
+  <si>
+    <t>Ozols</t>
+  </si>
+  <si>
+    <t>Bitmane</t>
+  </si>
+  <si>
+    <t>Uldis</t>
+  </si>
+  <si>
+    <t>Cirsis</t>
+  </si>
+  <si>
+    <t>Jakubāns</t>
+  </si>
+  <si>
+    <t>Pūpols</t>
+  </si>
+  <si>
+    <t>Zandbergs</t>
+  </si>
+  <si>
+    <t>Amatpersonām, kuras pilnvarotas pieņemt pārvaldes lēmumus, aprēķinātais atalgojums                                                                                                                                 2026.gada martā</t>
+  </si>
+  <si>
+    <t>Aprēķinātais atalgojums EUR, 2026.gada marts</t>
+  </si>
+  <si>
     <t>Dzintars</t>
   </si>
   <si>
-    <t>Jānis</t>
-[...448 lines deleted...]
-  <si>
     <t>Akmentiņš</t>
   </si>
   <si>
-    <t>Ilmārs</t>
-[...950 lines deleted...]
-    <t>Bitmane</t>
+    <t>Kalsnavs</t>
+  </si>
+  <si>
+    <t>Kuģenieks</t>
+  </si>
+  <si>
+    <t>Agita</t>
+  </si>
+  <si>
+    <t>Rubeze</t>
+  </si>
+  <si>
+    <t>Stepe</t>
+  </si>
+  <si>
+    <t>Oto Rainers</t>
+  </si>
+  <si>
+    <t>Augusts</t>
+  </si>
+  <si>
+    <t>Ūbelis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
@@ -1588,67 +1612,67 @@
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1914,4624 +1938,4695 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:E327"/>
+  <dimension ref="B2:E332"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S15" sqref="S15"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="14.85546875" style="2" customWidth="1"/>
-    <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
-    <col min="4" max="4" width="37.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="16.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="44.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="4" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.2">
-      <c r="B2" s="10" t="s">
-[...4 lines deleted...]
-      <c r="E2" s="10"/>
+      <c r="B2" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="2:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="11" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="11"/>
+      <c r="B4" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
     </row>
     <row r="6" spans="2:5" ht="60" x14ac:dyDescent="0.2">
       <c r="B6" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="7" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E7" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B8" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E8" s="9">
+        <v>3551.6</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E9" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B10" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E10" s="9">
+        <v>441.27</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B11" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E11" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B12" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B13" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E13" s="9">
+        <v>1250.27</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B14" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E14" s="9">
+        <v>1788.58</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B15" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E15" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B16" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E16" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B17" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E17" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B18" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E18" s="9">
+        <v>1982.67</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B19" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E19" s="9">
+        <v>1772.57</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B20" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2594.9899999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B21" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E21" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B22" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E22" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B23" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B24" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2880.62</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B25" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="E25" s="9">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B26" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B27" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B28" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E28" s="9">
+        <v>1941.6</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B29" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B30" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E30" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B31" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B32" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="E32" s="9">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="33" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B33" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="34" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B34" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B35" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="36" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B36" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E36" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="37" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B37" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" s="9">
+        <v>1750.48</v>
+      </c>
+    </row>
+    <row r="38" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B38" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E38" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="39" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B39" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E39" s="9">
+        <v>1693.35</v>
+      </c>
+    </row>
+    <row r="40" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B40" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E40" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B41" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E41" s="9">
+        <v>1684.84</v>
+      </c>
+    </row>
+    <row r="42" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B42" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="E42" s="9">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="43" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B43" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E43" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="44" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B44" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E44" s="9">
+        <v>1689.1</v>
+      </c>
+    </row>
+    <row r="45" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B45" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E45" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="46" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B46" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E46" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="47" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B47" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E47" s="9">
+        <v>1858.42</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B48" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E48" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B49" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="E49" s="9">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B50" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E50" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B51" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E51" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B52" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E52" s="9">
+        <v>1702.96</v>
+      </c>
+    </row>
+    <row r="53" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B53" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E53" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="54" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B54" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E54" s="9">
+        <v>1681.95</v>
+      </c>
+    </row>
+    <row r="55" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B55" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E55" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="56" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B56" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E56" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="57" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B57" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E57" s="9">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B58" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E58" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B59" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E59" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B60" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E60" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B61" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E61" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B62" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E62" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B63" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E63" s="9">
+        <v>1926.89</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B64" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E64" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B65" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E65" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B66" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E66" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B67" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E67" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B68" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E68" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B69" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E69" s="9">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B70" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E70" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B71" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="E71" s="9">
+        <v>1815.56</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B72" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E72" s="9">
+        <v>1250.27</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B73" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E73" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="74" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B74" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E74" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B75" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E75" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="76" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B76" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E76" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="77" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B77" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E77" s="9">
+        <v>1685.67</v>
+      </c>
+    </row>
+    <row r="78" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B78" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E78" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="79" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B79" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E79" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="80" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B80" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E80" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B81" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E81" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B82" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E82" s="9">
+        <v>1917.47</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B83" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E83" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B84" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E84" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B85" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E85" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="86" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B86" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E86" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="87" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B87" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E87" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="88" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B88" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E88" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="89" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B89" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E89" s="9">
+        <v>1750.38</v>
+      </c>
+    </row>
+    <row r="90" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B90" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E90" s="9">
+        <v>1631.3</v>
+      </c>
+    </row>
+    <row r="91" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B91" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E91" s="9">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="92" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B92" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E92" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="93" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B93" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E93" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="94" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B94" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E94" s="9">
+        <v>1924.7</v>
+      </c>
+    </row>
+    <row r="95" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B95" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E95" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="96" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B96" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E96" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="97" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B97" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E97" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="98" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B98" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E98" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="99" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B99" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E99" s="9">
+        <v>1667.81</v>
+      </c>
+    </row>
+    <row r="100" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B100" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E100" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="101" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B101" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E101" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="102" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B102" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E102" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="103" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B103" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="E103" s="9">
+        <v>2211.6</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B104" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E104" s="9">
+        <v>1895.23</v>
+      </c>
+    </row>
+    <row r="105" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B105" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E105" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="106" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B106" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E106" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="107" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B107" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E107" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="108" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B108" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E108" s="9">
+        <v>1842.46</v>
+      </c>
+    </row>
+    <row r="109" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B109" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E109" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="110" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B110" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E110" s="9">
+        <v>1891.96</v>
+      </c>
+    </row>
+    <row r="111" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B111" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E111" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="112" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B112" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E112" s="9">
+        <v>1705.88</v>
+      </c>
+    </row>
+    <row r="113" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B113" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E113" s="9">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="114" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B114" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E114" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="115" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B115" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E115" s="9">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="116" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B116" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E116" s="9">
+        <v>812.5</v>
+      </c>
+    </row>
+    <row r="117" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B117" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E117" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="118" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B118" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E118" s="9">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="119" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B119" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E119" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="120" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B120" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E120" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="121" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B121" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E121" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="122" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B122" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E122" s="9">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="123" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B123" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E123" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="124" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B124" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E124" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="125" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B125" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E125" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="126" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B126" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E126" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="127" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B127" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E127" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="128" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B128" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E128" s="9">
+        <v>1671.87</v>
+      </c>
+    </row>
+    <row r="129" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B129" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E129" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="130" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B130" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="D130" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E130" s="9">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="131" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B131" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E131" s="9">
+        <v>1824.02</v>
+      </c>
+    </row>
+    <row r="132" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B132" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E132" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="133" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B133" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E133" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="134" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B134" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="D134" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E134" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="135" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B135" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E135" s="9">
+        <v>1798.36</v>
+      </c>
+    </row>
+    <row r="136" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B136" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E136" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="137" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B137" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E137" s="9">
+        <v>1882.91</v>
+      </c>
+    </row>
+    <row r="138" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B138" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E138" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="139" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B139" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E139" s="9">
+        <v>1772.56</v>
+      </c>
+    </row>
+    <row r="140" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B140" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E140" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="141" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B141" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E141" s="9">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="142" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B142" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E142" s="9">
+        <v>1764.85</v>
+      </c>
+    </row>
+    <row r="143" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B143" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E143" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="144" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B144" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E144" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="145" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B145" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E145" s="9">
+        <v>1677.61</v>
+      </c>
+    </row>
+    <row r="146" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B146" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E146" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="147" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B147" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E147" s="9">
+        <v>1695.58</v>
+      </c>
+    </row>
+    <row r="148" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B148" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="D148" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E148" s="9">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="149" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B149" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D149" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E149" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="150" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B150" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E150" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="151" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B151" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E151" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="152" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B152" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E152" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="153" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B153" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E153" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="154" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B154" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E154" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="155" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B155" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="E155" s="9">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="156" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B156" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E156" s="9">
+        <v>1470.91</v>
+      </c>
+    </row>
+    <row r="157" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B157" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E157" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="158" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B158" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E158" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="159" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B159" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E159" s="9">
+        <v>1694.51</v>
+      </c>
+    </row>
+    <row r="160" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B160" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D160" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E160" s="9">
+        <v>1923.96</v>
+      </c>
+    </row>
+    <row r="161" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B161" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D161" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E161" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="162" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B162" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C162" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D162" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E162" s="9">
+        <v>2112.5500000000002</v>
+      </c>
+    </row>
+    <row r="163" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B163" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E163" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="164" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B164" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E164" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="165" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B165" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D165" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E165" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="166" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B166" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E166" s="9">
+        <v>1700.09</v>
+      </c>
+    </row>
+    <row r="167" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B167" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E167" s="9">
+        <v>1941.6</v>
+      </c>
+    </row>
+    <row r="168" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B168" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D168" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="E168" s="9">
+        <v>3335.51</v>
+      </c>
+    </row>
+    <row r="169" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B169" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E169" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="170" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B170" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D170" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E170" s="9">
+        <v>2850.12</v>
+      </c>
+    </row>
+    <row r="171" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B171" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D171" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E171" s="9">
+        <v>1798.36</v>
+      </c>
+    </row>
+    <row r="172" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B172" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D172" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E172" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="173" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B173" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C173" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D173" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E173" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="174" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B174" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D174" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E174" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="175" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B175" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C175" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D175" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E175" s="9">
+        <v>1698.21</v>
+      </c>
+    </row>
+    <row r="176" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B176" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D176" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E176" s="9">
+        <v>1778.55</v>
+      </c>
+    </row>
+    <row r="177" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B177" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E177" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="178" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B178" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C178" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="D178" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E178" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="179" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B179" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="D179" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E179" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="180" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B180" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D180" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E180" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="181" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B181" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C181" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D181" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E181" s="9">
+        <v>1677.61</v>
+      </c>
+    </row>
+    <row r="182" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B182" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="C182" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E182" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="183" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B183" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E183" s="9">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="184" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B184" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D184" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E184" s="9">
+        <v>1470.91</v>
+      </c>
+    </row>
+    <row r="185" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B185" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E185" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="186" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B186" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E186" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="187" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B187" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C187" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E187" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="188" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B188" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E188" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="189" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B189" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E189" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="190" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B190" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="D190" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E190" s="9">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="191" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B191" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E191" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="192" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B192" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C192" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D192" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E192" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="193" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B193" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C193" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D193" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E193" s="9">
+        <v>1868.72</v>
+      </c>
+    </row>
+    <row r="194" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B194" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="D194" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E194" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="195" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B195" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D195" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E195" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="196" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B196" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D196" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E196" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="197" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B197" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C197" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D197" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E197" s="9">
+        <v>1918.5</v>
+      </c>
+    </row>
+    <row r="198" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B198" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D198" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E198" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="199" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B199" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D199" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E199" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="200" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B200" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D200" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E200" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="201" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B201" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D201" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E201" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="202" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B202" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D202" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E202" s="9">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="203" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B203" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="D203" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E203" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="204" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B204" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="D204" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E204" s="9">
+        <v>1701.68</v>
+      </c>
+    </row>
+    <row r="205" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B205" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C205" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D205" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E205" s="9">
+        <v>1689.56</v>
+      </c>
+    </row>
+    <row r="206" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B206" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="D206" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E206" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="207" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B207" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D207" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E207" s="9">
+        <v>1941.6</v>
+      </c>
+    </row>
+    <row r="208" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B208" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D208" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E208" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="209" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B209" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D209" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E209" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="210" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B210" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D210" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E210" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="211" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B211" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C211" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D211" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E211" s="9">
+        <v>1236.1400000000001</v>
+      </c>
+    </row>
+    <row r="212" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B212" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C212" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D212" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="E212" s="9">
+        <v>2950.9</v>
+      </c>
+    </row>
+    <row r="213" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B213" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C213" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D213" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E213" s="9">
+        <v>1882.76</v>
+      </c>
+    </row>
+    <row r="214" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B214" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C214" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D214" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E214" s="9">
+        <v>5201</v>
+      </c>
+    </row>
+    <row r="215" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B215" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C215" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="D215" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E215" s="9">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="216" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B216" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="C216" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="D216" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E216" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="217" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B217" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="C217" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="D217" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E217" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="218" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B218" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C218" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D218" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E218" s="9">
+        <v>1837.72</v>
+      </c>
+    </row>
+    <row r="219" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B219" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C219" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="D219" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E219" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="220" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B220" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C220" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D220" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E220" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="221" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B221" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="D221" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E221" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="222" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B222" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C222" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="D222" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E222" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="223" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B223" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C223" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D223" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E223" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="224" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B224" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C224" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="D224" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E224" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="225" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B225" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C225" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="D225" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E225" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="226" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B226" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D226" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E226" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="227" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B227" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C227" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D227" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E227" s="9">
+        <v>3060.44</v>
+      </c>
+    </row>
+    <row r="228" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B228" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C228" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D228" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E228" s="9">
+        <v>1750.38</v>
+      </c>
+    </row>
+    <row r="229" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B229" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C229" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D229" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E229" s="9">
+        <v>1734.26</v>
+      </c>
+    </row>
+    <row r="230" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B230" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="C230" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="D230" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E230" s="9">
+        <v>1250.27</v>
+      </c>
+    </row>
+    <row r="231" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B231" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C231" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D231" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E231" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="232" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B232" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="C232" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="D232" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="E232" s="9">
+        <v>4537.3</v>
+      </c>
+    </row>
+    <row r="233" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B233" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D233" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E233" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="234" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B234" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C234" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="D234" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E234" s="9">
+        <v>1737.35</v>
+      </c>
+    </row>
+    <row r="235" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B235" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="C235" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="D235" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E235" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="236" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B236" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="C236" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="D236" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E236" s="9">
+        <v>1470.91</v>
+      </c>
+    </row>
+    <row r="237" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B237" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C237" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D237" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E237" s="9">
+        <v>2665.53</v>
+      </c>
+    </row>
+    <row r="238" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B238" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="C238" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="D238" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E238" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="239" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B239" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="D239" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E239" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="240" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B240" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D240" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E240" s="9">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="241" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B241" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C241" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="D241" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E241" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="242" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B242" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C242" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D242" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E242" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="243" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B243" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C243" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="D243" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E243" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="244" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B244" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="D244" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E244" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="245" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B245" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C245" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D245" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E245" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="246" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B246" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="C246" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="D246" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E246" s="9">
+        <v>1213.18</v>
+      </c>
+    </row>
+    <row r="247" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B247" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="C247" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D247" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E247" s="9">
+        <v>1749.4</v>
+      </c>
+    </row>
+    <row r="248" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B248" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C248" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="D248" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E248" s="9">
+        <v>1658.07</v>
+      </c>
+    </row>
+    <row r="249" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B249" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C249" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="D249" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E249" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="250" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B250" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C250" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="D250" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E250" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="251" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B251" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C251" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D251" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E251" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="252" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B252" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C252" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D252" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E252" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="253" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B253" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C253" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="D253" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E253" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="254" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B254" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C254" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D254" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="E254" s="9">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="255" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B255" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C255" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D255" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E255" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="256" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B256" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C256" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="D256" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E256" s="9">
+        <v>1656.8</v>
+      </c>
+    </row>
+    <row r="257" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B257" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C257" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="D257" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E257" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="258" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B258" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C258" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="D258" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E258" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="259" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B259" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C259" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D259" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E259" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="260" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B260" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C260" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D260" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E260" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="261" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B261" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C261" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="D261" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E261" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="262" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B262" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C262" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="D262" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E262" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="263" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B263" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C263" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="D263" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E263" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="264" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B264" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C264" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="D264" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E264" s="9">
+        <v>1682.84</v>
+      </c>
+    </row>
+    <row r="265" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B265" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C265" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D265" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E265" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="266" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B266" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C266" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="D266" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E266" s="9">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="267" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B267" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="C267" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D267" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E267" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="268" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B268" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D268" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E268" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="269" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B269" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C269" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D269" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E269" s="9">
+        <v>1323.82</v>
+      </c>
+    </row>
+    <row r="270" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B270" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="C270" s="8" t="s">
         <v>445</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...10 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="D270" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E270" s="9">
+        <v>1901.13</v>
+      </c>
+    </row>
+    <row r="271" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B271" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="C271" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D271" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E271" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="272" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B272" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="C272" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="D272" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E272" s="9">
+        <v>1123.6400000000001</v>
+      </c>
+    </row>
+    <row r="273" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B273" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="C273" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D273" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E273" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="274" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B274" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C274" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D274" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E274" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="275" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B275" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C275" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D275" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E275" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="276" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B276" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C276" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="D276" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E276" s="9">
+        <v>1870.36</v>
+      </c>
+    </row>
+    <row r="277" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B277" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C277" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="D277" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E277" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="278" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B278" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C278" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D278" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E278" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="279" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B279" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C279" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D279" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E279" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="280" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B280" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C280" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="D280" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="E280" s="9">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="281" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B281" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C281" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D281" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E281" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="282" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B282" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="C282" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D282" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E282" s="9">
+        <v>1176.73</v>
+      </c>
+    </row>
+    <row r="283" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B283" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...27 lines deleted...]
-      <c r="C9" s="6" t="s">
+      <c r="C283" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="D283" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E283" s="9">
+        <v>1764.64</v>
+      </c>
+    </row>
+    <row r="284" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B284" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C284" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D284" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E284" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="285" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B285" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C285" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D285" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E285" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="286" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B286" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C286" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D286" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E286" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="287" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B287" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C287" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="D287" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E287" s="9">
+        <v>1961.05</v>
+      </c>
+    </row>
+    <row r="288" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B288" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C288" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D288" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E288" s="9">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="289" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B289" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="C289" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D289" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="E289" s="9">
+        <v>2681.27</v>
+      </c>
+    </row>
+    <row r="290" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B290" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C290" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="D290" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E290" s="9">
+        <v>1888.43</v>
+      </c>
+    </row>
+    <row r="291" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B291" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C291" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D291" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E291" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="292" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B292" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="C292" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="D292" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E292" s="9">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="293" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B293" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C293" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="D293" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E293" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="294" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B294" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="C294" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="D294" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E294" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="295" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B295" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C295" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="D295" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E295" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="296" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B296" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C296" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D296" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E296" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="297" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B297" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C297" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D297" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E297" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="298" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B298" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C298" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="D298" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E298" s="9">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="299" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B299" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="C299" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="D299" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="E299" s="9">
+        <v>2287.1999999999998</v>
+      </c>
+    </row>
+    <row r="300" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B300" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C300" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="D300" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E300" s="9">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="301" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B301" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C301" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="D301" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E301" s="9">
+        <v>1883.91</v>
+      </c>
+    </row>
+    <row r="302" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B302" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C302" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D302" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E302" s="9">
+        <v>1960.83</v>
+      </c>
+    </row>
+    <row r="303" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B303" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C303" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="D303" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E303" s="9">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="304" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B304" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C304" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D304" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E304" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="305" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B305" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C305" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="D305" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E305" s="9">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="306" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B306" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="C306" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D306" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E306" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="307" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B307" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...173 lines deleted...]
-      <c r="E22" s="7">
+      <c r="C307" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="D307" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E307" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="308" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B308" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="C308" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="D308" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E308" s="9">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="309" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B309" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C309" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D309" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="E309" s="9">
+        <v>2697.6</v>
+      </c>
+    </row>
+    <row r="310" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B310" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C310" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="D310" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E310" s="9">
+        <v>1958.27</v>
+      </c>
+    </row>
+    <row r="311" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B311" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="C311" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="D311" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="E311" s="9">
+        <v>2266.04</v>
+      </c>
+    </row>
+    <row r="312" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B312" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C312" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D312" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E312" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="313" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B313" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="C313" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D313" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E313" s="9">
         <v>1570</v>
       </c>
     </row>
-    <row r="23" spans="2:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="E23" s="7">
+    <row r="314" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B314" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C314" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D314" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E314" s="9">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="315" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B315" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C315" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D315" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E315" s="9">
+        <v>1634.74</v>
+      </c>
+    </row>
+    <row r="316" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B316" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C316" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D316" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E316" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="317" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B317" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C317" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D317" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E317" s="9">
+        <v>1714.45</v>
+      </c>
+    </row>
+    <row r="318" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B318" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="C318" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="D318" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="E318" s="9">
+        <v>1963.64</v>
+      </c>
+    </row>
+    <row r="319" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B319" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C319" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="D319" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E319" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="320" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B320" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="C320" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D320" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E320" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="321" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B321" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C321" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D321" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E321" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="322" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B322" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="C322" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D322" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E322" s="9">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="323" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B323" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="C323" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="D323" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="E323" s="9">
+        <v>1984.92</v>
+      </c>
+    </row>
+    <row r="324" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B324" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="C324" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="D324" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E324" s="9">
         <v>1570</v>
       </c>
     </row>
-    <row r="24" spans="2:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="E24" s="7">
+    <row r="325" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B325" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="C325" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="D325" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="E325" s="9">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="326" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B326" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="C326" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D326" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E326" s="9">
+        <v>762.19</v>
+      </c>
+    </row>
+    <row r="327" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B327" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C327" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D327" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E327" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="328" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B328" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C328" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="D328" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E328" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="329" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B329" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C329" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="D329" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E329" s="9">
         <v>1570</v>
       </c>
     </row>
-    <row r="25" spans="2:5" x14ac:dyDescent="0.2">
-[...171 lines deleted...]
-      <c r="C37" s="6" t="s">
+    <row r="330" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B330" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C330" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="D37" s="6" t="s">
-[...248 lines deleted...]
-      <c r="C55" s="6" t="s">
+      <c r="D330" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E330" s="9">
+        <v>1780.85</v>
+      </c>
+    </row>
+    <row r="331" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B331" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C331" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D331" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E331" s="9">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="332" spans="2:5" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B332" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C332" s="10" t="s">
         <v>232</v>
       </c>
-      <c r="D55" s="6" t="s">
-[...3810 lines deleted...]
-      <c r="E327" s="9">
+      <c r="D332" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="E332" s="11">
         <v>1618</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A6:E332" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:E327">
     <sortCondition ref="C7:C327"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B4:E4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>01_2026</vt:lpstr>
+      <vt:lpstr>02_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Inita Avotiņa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>