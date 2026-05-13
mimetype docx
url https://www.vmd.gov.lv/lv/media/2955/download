--- v0 (2025-11-07)
+++ v1 (2026-05-13)
@@ -1,16772 +1,1559 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
-[...16400 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\liga.sinica-sinavska\Desktop\Komandejumi 2025\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5202A42-425D-4C7F-A418-D0759C2248EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C917B191-51D2-4C71-A648-B427184A09AC}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="tabula" sheetId="1" r:id="rId1"/>
+    <sheet name="izvelnes" sheetId="2" r:id="rId2"/>
+  </sheets>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="49">
+  <si>
+    <t>Informācija par ārvalstu komandējumu izdevumiem</t>
+  </si>
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
+  <si>
+    <t>Amata nosaukums</t>
+  </si>
+  <si>
+    <t>Mēnesis</t>
+  </si>
+  <si>
+    <t>Dienu skaits</t>
+  </si>
+  <si>
+    <t>Valsts, pilsēta</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Komandējuma mērķis 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(izvēlas no saraksta, ja nav – ieraksta)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Finansējuma avots 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(izvēlas no saraksta, ja nav – ieraksta)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Izdevumi par viesnīcu (naktsmītni), </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>summa</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Izdevumi par aviobiļetēm, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>summa</t>
+    </r>
+  </si>
+  <si>
+    <t>Aviobiļešu klase</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dienas nauda, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>summa</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Citi komandējuma izdevumi, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>summa</t>
+    </r>
+  </si>
+  <si>
+    <t>Dalība Apvienoto Nāciju Organizācijas (ANO) sanāksmē</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Komisijas ekspertu darba grupā</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Padomes komitejas plenārsēdē</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Savienības Padomes darba grupā</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Savienības Padomes sanāksmē</t>
+  </si>
+  <si>
+    <t>Dalība Ekonomiskās sadarbības un attīstības organizācijas (OECD) darba grupā</t>
+  </si>
+  <si>
+    <t>Dalība Ekonomiskās sadarbības un attīstības organizācijas (OECD) sanāksmē</t>
+  </si>
+  <si>
+    <t>Dalība Latvijas delegācijas sastāvā</t>
+  </si>
+  <si>
+    <t>Dalība nozares profesionālajā konferencē</t>
+  </si>
+  <si>
+    <t>Dalība starptautiskā izstādē</t>
+  </si>
+  <si>
+    <t>Dalība starptautiskā konferencē</t>
+  </si>
+  <si>
+    <t>Dalība starptautiskā pasākumā</t>
+  </si>
+  <si>
+    <t>Mācību komandējums</t>
+  </si>
+  <si>
+    <t>Ministra vizīte, delegācija</t>
+  </si>
+  <si>
+    <t>Normatīvajos aktos noteikto pienākumu izpilde</t>
+  </si>
+  <si>
+    <t>Nozares pārstāvēšana starptautiskā pasākumā</t>
+  </si>
+  <si>
+    <t>Pieredzes apmaiņas vizīte</t>
+  </si>
+  <si>
+    <t>Projekta īstenošana</t>
+  </si>
+  <si>
+    <t>Starptautiskās sadarbības nodrošināšana</t>
+  </si>
+  <si>
+    <t>Ārvalstu finanšu palīdzības līdzekļi</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības finanšu instrumenti</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības institūcijas finansējums</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības Padomes finansējums</t>
+  </si>
+  <si>
+    <t>Starptautiskās institūcijas finansējums</t>
+  </si>
+  <si>
+    <t>Starptautisko projektu finanšu līdzekļi</t>
+  </si>
+  <si>
+    <t>Uzņemošās puses finansējums</t>
+  </si>
+  <si>
+    <t>Valsts pamatbudžets</t>
+  </si>
+  <si>
+    <t>Departamenta direktora vietnieks</t>
+  </si>
+  <si>
+    <t>Daļas vadītājs</t>
+  </si>
+  <si>
+    <t>Oktobris</t>
+  </si>
+  <si>
+    <t>Ekonomiskā</t>
+  </si>
+  <si>
+    <t>Novembris</t>
+  </si>
+  <si>
+    <t>Decembris</t>
+  </si>
+  <si>
+    <t>Francija, Parīze</t>
+  </si>
+  <si>
+    <t>Praktisks mācību seminārs</t>
+  </si>
+  <si>
+    <t>Rumānija, Brasova</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="6" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+  </fills>
+  <borders count="11">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="16">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F8A15C8-AE04-4F5A-A333-99BF8E0EC9E4}">
+  <dimension ref="A2:L7"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="28.109375" customWidth="1"/>
+    <col min="3" max="3" width="13.88671875" customWidth="1"/>
+    <col min="5" max="5" width="16.33203125" customWidth="1"/>
+    <col min="6" max="6" width="33.88671875" customWidth="1"/>
+    <col min="7" max="7" width="19.33203125" customWidth="1"/>
+    <col min="8" max="8" width="13" customWidth="1"/>
+    <col min="9" max="9" width="11.5546875" customWidth="1"/>
+    <col min="10" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="10.6640625" customWidth="1"/>
+    <col min="12" max="12" width="13.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:12" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+    </row>
+    <row r="4" spans="1:12" ht="54.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A5" s="9">
+        <v>1</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="2">
+        <v>5</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="2">
+        <v>1581.18</v>
+      </c>
+      <c r="I5" s="2">
+        <v>515.67999999999995</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="2">
+        <v>175</v>
+      </c>
+      <c r="L5" s="2">
+        <v>302.64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A6" s="1">
+        <v>2</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="2">
+        <v>2</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="13">
+        <v>0</v>
+      </c>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2">
+        <v>120</v>
+      </c>
+      <c r="L6" s="3">
+        <v>5.28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="5">
+        <v>6</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" s="5">
+        <v>0</v>
+      </c>
+      <c r="I7" s="5">
+        <v>0</v>
+      </c>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5">
+        <v>192</v>
+      </c>
+      <c r="L7" s="6">
+        <v>15.84</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:L2"/>
+  </mergeCells>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:C7" xr:uid="{703792D1-45FF-4D96-B431-F41B9BAC5B65}">
+      <formula1>"Janvāris,Februāris,Marts,Aprīlis,Maijs,Jūnijs,Jūlijs,Augusts,Septembris,Oktobris,Novembris,Decembris"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J7" xr:uid="{7D1D798B-3DA3-4F96-9A35-8CD4953B5A32}">
+      <formula1>"Biznesa,Ekonomiskā"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{BD4CD33A-AE08-4A06-A254-8C9D71378B89}">
+          <x14:formula1>
+            <xm:f>izvelnes!$A$1:$A$19</xm:f>
+          </x14:formula1>
+          <xm:sqref>F5:F7</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{4B2742D3-7A14-49A5-B02B-2C82D634257E}">
+          <x14:formula1>
+            <xm:f>izvelnes!$A$30:$A$37</xm:f>
+          </x14:formula1>
+          <xm:sqref>G5:G7</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60818220-D13D-4B26-94D6-722EF5735D28}">
+  <dimension ref="A1:A37"/>
+  <sheetViews>
+    <sheetView topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="A36" sqref="A36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="70.33203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A1" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A2" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A4" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A8" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A17" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A18" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A19" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A31" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A32" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A33" s="8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A34" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A35" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A36" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A37" s="8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A30:A37">
+    <sortCondition ref="A30:A37"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101005D2B602845B0154BA2652344BF792124" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="211a89b031fc1d0bc657f0141999cf5a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6dca496e-9c8f-4f01-9448-0d7d5e21b1f0" xmlns:ns4="b06eb0b4-95fb-4672-a63a-da5c294ad11e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="367bbbf0d09c3f691536041825d3b6df" ns3:_="" ns4:_="">
+    <xsd:import namespace="6dca496e-9c8f-4f01-9448-0d7d5e21b1f0"/>
+    <xsd:import namespace="b06eb0b4-95fb-4672-a63a-da5c294ad11e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dca496e-9c8f-4f01-9448-0d7d5e21b1f0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="13" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="17" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b06eb0b4-95fb-4672-a63a-da5c294ad11e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Koplietošanas norādes jaucējkods" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="6dca496e-9c8f-4f01-9448-0d7d5e21b1f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5AC3F16-C85B-4714-9108-5085BB9E5420}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD9BC023-4345-44AD-97B1-9C07F765542A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B1868B9-DB67-475F-966D-67F099183AE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6dca496e-9c8f-4f01-9448-0d7d5e21b1f0"/>
+    <ds:schemaRef ds:uri="b06eb0b4-95fb-4672-a63a-da5c294ad11e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2D51F00-5C9C-436F-BA15-FF4F66032158}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6dca496e-9c8f-4f01-9448-0d7d5e21b1f0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
-      <vt:lpstr/>
+      <vt:lpstr>tabula</vt:lpstr>
+      <vt:lpstr>izvelnes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>inita.avotina</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Janis Beltins</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101005D2B602845B0154BA2652344BF792124</vt:lpwstr>
+  </property>
+</Properties>
+</file>